--- v0 (2026-02-28)
+++ v1 (2026-06-02)
@@ -1,69 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="16473267" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="001B3D31">
+    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="001B3D31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4465549D" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00C043C7" w:rsidRDefault="00005A46" w:rsidP="001B3D31">
+    <w:p w14:paraId="65C9F1C7" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00C043C7" w:rsidRDefault="00005A46" w:rsidP="001B3D31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1CB1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Referring </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Physician</w:t>
       </w:r>
@@ -101,83 +106,83 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Family Physician</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C043C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6BD18A" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="002A1CB1" w:rsidRDefault="00005A46" w:rsidP="001B3D31">
+    <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="002A1CB1" w:rsidRDefault="00005A46" w:rsidP="001B3D31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0952986B" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="002A1CB1" w:rsidRDefault="00005A46" w:rsidP="001B3D31">
+    <w:p w14:paraId="29D6B04F" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="002A1CB1" w:rsidRDefault="00005A46" w:rsidP="001B3D31">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1CB1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40ADE8F5" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00C043C7" w:rsidRDefault="00005A46" w:rsidP="001B3D31">
+    <w:p w14:paraId="37BC5C86" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00C043C7" w:rsidRDefault="00005A46" w:rsidP="001B3D31">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5310"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1CB1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date Ordered</w:t>
       </w:r>
       <w:r w:rsidRPr="002A1CB1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
@@ -198,327 +203,390 @@
       </w:r>
       <w:r w:rsidRPr="002A1CB1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Appointment Date:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C043C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACEDFA9" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00D76D66" w:rsidRDefault="00005A46" w:rsidP="001B3D31">
+    <w:p w14:paraId="2D859DA4" w14:textId="00C2B853" w:rsidR="00005A46" w:rsidRPr="00D76D66" w:rsidRDefault="00005A46" w:rsidP="26AF3438">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6394"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="26AF3438">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="26AF3438">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t>YYYY/MM/D</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="26AF3438">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>YYYY/MM/DD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D76D66">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1C83EA98" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00D76D66" w:rsidRDefault="00005A46" w:rsidP="001B3D31">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B074AA" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3651"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">□  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>13</w:t>
+        <w:t>13C</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">C UREA BREATH TEST  </w:t>
+        <w:t xml:space="preserve"> UREA BREATH TEST  </w:t>
       </w:r>
       <w:r w:rsidRPr="00525466">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(for H.pylori)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCB9A25" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00D76D66" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+    <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00D76D66" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CE53783" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
-[...89 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="24F7ECA5" w14:textId="68D997E0" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="3393D0DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>48 Hour Collection</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:t>LACTOSE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>72 Hour Collection</w:t>
+        <w:t xml:space="preserve"> HYDROGEN BREATH TEST </w:t>
+      </w:r>
+      <w:r w:rsidR="39CF8CA4" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="39CF8CA4" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="7224DA45" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="61E71E42" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>actose Intolerance Test</w:t>
+      </w:r>
+      <w:r w:rsidR="4BA9BAFF" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCB5A08" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+    <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="00834BE5" w:rsidRDefault="00834BE5" w:rsidP="00FF297C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D448AF8" w14:textId="7DDCA35E" w:rsidR="00834BE5" w:rsidRDefault="00834BE5" w:rsidP="3393D0DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="2A7AA220" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RUCTOSE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="2A7AA220" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HYDROGEN BREATH TEST</w:t>
+      </w:r>
+      <w:r w:rsidR="7E1BE339" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="16BD4B8B" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="78B1376A" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="08B0D989" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fructose Intolerance Tes</w:t>
+      </w:r>
+      <w:r w:rsidR="5E83FD8A" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5049D406" w14:textId="77777777" w:rsidR="00834BE5" w:rsidRDefault="00834BE5" w:rsidP="00FF297C">
-[...8 lines deleted...]
-    <w:p w14:paraId="3B57D268" w14:textId="77777777" w:rsidR="00834BE5" w:rsidRDefault="0001092B" w:rsidP="00834BE5">
+    <w:p w14:paraId="0DEAD193" w14:textId="77777777" w:rsidR="00834BE5" w:rsidRDefault="0001092B" w:rsidP="00834BE5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>►</w:t>
       </w:r>
       <w:r w:rsidR="00834BE5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
@@ -557,209 +625,209 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00834BE5" w:rsidRPr="00834BE5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00834BE5" w:rsidRPr="00360815">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ACTERIAL OVERGROWTH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332FACA9" w14:textId="77777777" w:rsidR="00834BE5" w:rsidRPr="00AF5550" w:rsidRDefault="00834BE5" w:rsidP="00834BE5">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="01C94AD2" w14:textId="77777777" w:rsidR="00834BE5" w:rsidRPr="00AF5550" w:rsidRDefault="00834BE5" w:rsidP="3393D0DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3393D0DC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5550">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Test available after assessment</w:t>
       </w:r>
-      <w:r w:rsidR="00A7069B">
-[...5 lines deleted...]
-        <w:t>; by appropriate Specialist.</w:t>
+      <w:r w:rsidR="00A7069B" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">; by </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Int_pNsHimnw"/>
+      <w:r w:rsidR="00A7069B" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00A7069B" w:rsidRPr="3393D0DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Specialist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FF90CF" w14:textId="77777777" w:rsidR="00834BE5" w:rsidRDefault="00A7069B" w:rsidP="00834BE5">
+    <w:p w14:paraId="39C6B6CF" w14:textId="77777777" w:rsidR="00834BE5" w:rsidRDefault="00A7069B" w:rsidP="00834BE5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="26AF3438">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidR="00834BE5" w:rsidRPr="00AF5550">
-[...29 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00834BE5" w:rsidRPr="26AF3438">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(Medicine, Surgery, Gastroenterology, Pediatrics)</w:t>
+      </w:r>
+      <w:r w:rsidR="00834BE5" w:rsidRPr="26AF3438">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="569AE0A0" w14:textId="77777777" w:rsidR="00360815" w:rsidRPr="00360815" w:rsidRDefault="00834BE5" w:rsidP="00FF297C">
+    <w:p w14:paraId="2B1157C0" w14:textId="77777777" w:rsidR="00360815" w:rsidRPr="00360815" w:rsidRDefault="00834BE5" w:rsidP="00FF297C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                          </w:t>
       </w:r>
       <w:r w:rsidR="00360815">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Please indicate the underlying precondition:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA847AC" w14:textId="77777777" w:rsidR="00FF297C" w:rsidRPr="00FF297C" w:rsidRDefault="00360815" w:rsidP="00FF297C">
+    <w:p w14:paraId="64E06F53" w14:textId="77777777" w:rsidR="00FF297C" w:rsidRPr="00FF297C" w:rsidRDefault="00360815" w:rsidP="00FF297C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00005A46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF297C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidR="00FF297C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Small bowel diverticulosis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D25A63" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="009504BB" w:rsidRDefault="00FF297C" w:rsidP="00FF297C">
+    <w:p w14:paraId="4A6BC842" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="009504BB" w:rsidRDefault="00FF297C" w:rsidP="00FF297C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00360815">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -768,868 +836,764 @@
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00360815">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidR="009504BB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009504BB">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Post-Surgical structural resection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E27E0D" w14:textId="77777777" w:rsidR="00FF297C" w:rsidRDefault="00FF297C" w:rsidP="00FF297C">
+    <w:p w14:paraId="79B88F9E" w14:textId="77777777" w:rsidR="00FF297C" w:rsidRDefault="00FF297C" w:rsidP="00FF297C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00360815">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidR="00D71CA2">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ileocecal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> valve resection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540A9CC0" w14:textId="77777777" w:rsidR="00FF297C" w:rsidRDefault="00FF297C" w:rsidP="00FF297C">
+    <w:p w14:paraId="30C4B8CC" w14:textId="77777777" w:rsidR="00FF297C" w:rsidRDefault="00FF297C" w:rsidP="00FF297C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00360815">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF297C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Gastric bypass/Roux-en-Y resection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362C5E66" w14:textId="77777777" w:rsidR="00FF297C" w:rsidRDefault="00FF297C" w:rsidP="00FF297C">
+    <w:p w14:paraId="052A1B2D" w14:textId="77777777" w:rsidR="00FF297C" w:rsidRDefault="00FF297C" w:rsidP="00FF297C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF297C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Hypo- or achlorhydria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2E3111" w14:textId="77777777" w:rsidR="00FF297C" w:rsidRPr="00FF297C" w:rsidRDefault="00FF297C" w:rsidP="00D8122B">
+    <w:p w14:paraId="192FD315" w14:textId="77777777" w:rsidR="00FF297C" w:rsidRPr="00FF297C" w:rsidRDefault="00FF297C" w:rsidP="00D8122B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="5956DAD8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:r w:rsidRPr="5956DAD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5956DAD8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Small bowel dysmotility –please specify the cause:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42964391" w14:textId="622130D9" w:rsidR="00360815" w:rsidRDefault="00D8122B" w:rsidP="26AF3438">
+      <w:pPr>
+        <w:ind w:left="360" w:right="86"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">□ </w:t>
-[...11 lines deleted...]
-          <w:b/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="26AF3438">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...78 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10008" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3618"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="274"/>
         <w:gridCol w:w="2681"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00005A46" w14:paraId="1EFFFFD0" w14:textId="77777777" w:rsidTr="002D57AF">
+      <w:tr w:rsidR="26AF3438" w14:paraId="1781B016" w14:textId="77777777" w:rsidTr="5956DAD8">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A5C80C3" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+          <w:p w14:paraId="6F187B94" w14:textId="77777777" w:rsidR="00955535" w:rsidRDefault="26AF3438" w:rsidP="26AF3438">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5956DAD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>SIGNATURE (Referring Physician)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AA0506D" w14:textId="1949CE0F" w:rsidR="26AF3438" w:rsidRDefault="26AF3438" w:rsidP="26AF3438">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...11 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09C4857F" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+          <w:p w14:paraId="17AFCB87" w14:textId="77777777" w:rsidR="26AF3438" w:rsidRDefault="26AF3438" w:rsidP="26AF3438">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="534205A5" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+          <w:p w14:paraId="67C77945" w14:textId="77777777" w:rsidR="26AF3438" w:rsidRDefault="26AF3438" w:rsidP="26AF3438">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="26AF3438">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME      </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26DF60BC" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+          <w:p w14:paraId="6415BFBE" w14:textId="77777777" w:rsidR="26AF3438" w:rsidRDefault="26AF3438" w:rsidP="26AF3438">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="628EE54F" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+          <w:p w14:paraId="0C4B8603" w14:textId="77777777" w:rsidR="26AF3438" w:rsidRDefault="26AF3438" w:rsidP="26AF3438">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="26AF3438">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="26AF3438">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
               </w:rPr>
               <w:t>(YYYY/MM/DD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...52 lines deleted...]
-      <w:tr w:rsidR="00005A46" w14:paraId="64D8B289" w14:textId="77777777" w:rsidTr="00360815">
+      <w:tr w:rsidR="26AF3438" w14:paraId="7E9D38B7" w14:textId="77777777" w:rsidTr="5956DAD8">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A8D0536" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+          <w:p w14:paraId="355D8E4B" w14:textId="0730954D" w:rsidR="4B5C9C06" w:rsidRDefault="4620B181" w:rsidP="5956DAD8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="5956DAD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>REFERRING PHYSICIAN ADDRESS</w:t>
+              <w:t xml:space="preserve"> PHYSICIAN </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="65B8FC5F" w:rsidRPr="5956DAD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:tab/>
+              <w:t>ADDRESS</w:t>
+            </w:r>
+            <w:r w:rsidR="4B5C9C06" w:rsidRPr="5956DAD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0DD770" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+          <w:p w14:paraId="2B18F523" w14:textId="46620511" w:rsidR="26AF3438" w:rsidRDefault="26AF3438" w:rsidP="26AF3438">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="110EAFF8" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+          <w:p w14:paraId="2A268F19" w14:textId="2DBC1B38" w:rsidR="26AF3438" w:rsidRDefault="00955535" w:rsidP="26AF3438">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELEPHONE #      </w:t>
-[...7 lines deleted...]
-              <w:tab/>
+              <w:t>TELEPHONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B816D1F" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+          <w:p w14:paraId="1FC43418" w14:textId="04BF1239" w:rsidR="26AF3438" w:rsidRDefault="26AF3438" w:rsidP="26AF3438">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2681" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F4428A9" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+          <w:p w14:paraId="0B2A65BF" w14:textId="78426947" w:rsidR="26AF3438" w:rsidRDefault="00955535" w:rsidP="26AF3438">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>FAX #</w:t>
+              <w:t>FAX#</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00005A46" w:rsidRPr="00E21E95" w14:paraId="2B703E19" w14:textId="77777777" w:rsidTr="00360815">
-[...10 lines deleted...]
-        </w:tblPrEx>
+    </w:tbl>
+    <w:p w14:paraId="469312E8" w14:textId="23BCA1C1" w:rsidR="00360815" w:rsidRDefault="00D8122B" w:rsidP="5956DAD8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5956DAD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="1ADCA7DB" w:rsidRPr="5956DAD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5956DAD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10008" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10008"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00005A46" w:rsidRPr="00E21E95" w14:paraId="23192710" w14:textId="77777777" w:rsidTr="6C44BBE1">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...2 lines deleted...]
-          <w:wAfter w:w="400" w:type="dxa"/>
           <w:trHeight w:val="108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9585" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="10008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6846151F" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+          <w:p w14:paraId="3F75F415" w14:textId="5F122FEA" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="221D5487" w:rsidP="6C44BBE1">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:ind w:right="86"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="6C44BBE1">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-              <w:t>FAX Referral to the GI Function Testing Unit – Fax #613-544-4137</w:t>
+              <w:t>FAX Referral to GI Function Testing Unit – Fax# 613-544-4137</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55B85E79" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
-[...88 lines deleted...]
-          <w:p w14:paraId="417E758B" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="00005A46" w:rsidP="00FF297C">
+          <w:p w14:paraId="171DDEF1" w14:textId="4C637CC0" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="221D5487" w:rsidP="6C44BBE1">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:ind w:right="86"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="6C44BBE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Please notify patient that they will:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62B43415" w14:textId="703F27DD" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="221D5487" w:rsidP="6C44BBE1">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6C44BBE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Be contacted by the Hospital with the appointment date and time</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62486C05" w14:textId="14821A96" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="221D5487" w:rsidP="6C44BBE1">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6C44BBE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Need to bring their health card with them.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C0B0E71" w14:textId="77777777" w:rsidR="00655D8B" w:rsidRPr="00AF5550" w:rsidRDefault="00655D8B" w:rsidP="00834BE5">
+    <w:p w14:paraId="2F0DDD35" w14:textId="77777777" w:rsidR="00655D8B" w:rsidRPr="00AF5550" w:rsidRDefault="00655D8B" w:rsidP="00834BE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00834BE5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00655D8B" w:rsidRPr="00AF5550" w:rsidSect="00005A46">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="432" w:right="259" w:bottom="288" w:left="1440" w:header="0" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="344DB433" w14:textId="77777777" w:rsidR="000D1388" w:rsidRDefault="000D1388">
+    <w:p w14:paraId="4DDBEF00" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="383535AA" w14:textId="77777777" w:rsidR="000D1388" w:rsidRDefault="000D1388">
+    <w:p w14:paraId="3461D779" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1640,206 +1604,193 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="44236AE0" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="28F4D5D3" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1DC7FEE6" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
+  <w:p w14:paraId="0562CB0E" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1C8A8A22" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46"/>
+  <w:p w14:paraId="34CE0A41" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3F16C587" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="1D516901" w14:textId="50BAEFF3" w:rsidR="00005A46" w:rsidRDefault="3393D0DC" w:rsidP="3393D0DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="3393D0DC">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
-      </w:rPr>
-      <w:t>P</w:t>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Rev: </w:t>
     </w:r>
-    <w:r w:rsidR="00695AF6">
+    <w:r w:rsidRPr="3393D0DC">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
-      </w:rPr>
-      <w:t xml:space="preserve">S#1 </w:t>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2026</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00695AF6">
+    <w:r w:rsidR="00E67E33">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
-      </w:rPr>
-      <w:t>Orig</w:t>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>-04</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-      <w:t xml:space="preserve">: 2004/01 Rev: </w:t>
+    <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:r w:rsidR="00005A46">
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="00834BE5">
-[...4 lines deleted...]
-      <w:t>2023/09/06</w:t>
+    <w:r w:rsidR="00005A46">
+      <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="3393D0DC">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:tab/>
-[...7 lines deleted...]
-      <w:tab/>
       <w:t xml:space="preserve">                                                                              </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A7E05C6" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="1299C43A" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6FB0344D" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
+  <w:p w14:paraId="7654162C" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Administration of </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
@@ -1863,124 +1814,124 @@
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of 4</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="55D350BA" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
+  <w:p w14:paraId="355D3930" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">OR Unit Specific Policy   </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70D9BDD8" w14:textId="77777777" w:rsidR="000D1388" w:rsidRDefault="000D1388">
+    <w:p w14:paraId="0FB78278" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13C6B23C" w14:textId="77777777" w:rsidR="000D1388" w:rsidRDefault="000D1388">
+    <w:p w14:paraId="1FC39945" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="70C9ACB0" w14:textId="77777777" w:rsidR="00B17B5A" w:rsidRDefault="00B17B5A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="4B99056E" w14:textId="77777777" w:rsidR="00B17B5A" w:rsidRDefault="00B17B5A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1336EDF8" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00C70DDF" w:rsidP="00E56AE4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="29671661" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00C70DDF" w:rsidP="00E56AE4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68DE3E92" wp14:editId="31135CD4">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67902F21" wp14:editId="07777777">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3895725</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>123825</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2743200" cy="1609725"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2743200" cy="1609725"/>
                       </a:xfrm>
@@ -1992,118 +1943,118 @@
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:rect w14:anchorId="673A7CBB" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:306.75pt;margin-top:9.75pt;width:3in;height:126.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJ+wELHQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xod7dR09WqSxHS&#10;AisWPsB1nMTC8Zix27R8/U6ctpSLeED4wfJ4xsdnzswsbvedYTuFXoMteTZJOVNWQqVtU/Ivn9ev&#10;bjjzQdhKGLCq5Afl+e3y5YtF7wqVQwumUsgIxPqidyVvQ3BFknjZqk74CThlyVkDdiKQiU1SoegJ&#10;vTNJnqZXSQ9YOQSpvKfb+9HJlxG/rpUMH+vaq8BMyYlbiDvGfTPsyXIhigaFa7U80hD/wKIT2tKn&#10;Z6h7EQTbov4NqtMSwUMdJhK6BOpaSxVzoGyy9JdsnlrhVMyFxPHuLJP/f7Dyw+4Rma5KnnNmRUcl&#10;+kSiCdsYxbJBnt75gqKe3CMOCXr3APKrZxZWLUWpO0ToWyUqIhXjk58eDIanp2zTv4eK0MU2QFRq&#10;X2M3AJIGbB8LcjgXRO0Dk3SZX09fU5U5k+TLrtL5dT4bOCWiOD136MNbBR0bDiVHIh/hxe7BhzH0&#10;FBLpg9HVWhsTDWw2K4NsJ6g71nEd0f1lmLGsL/l8Rn//HSKN608QnQ7U5kZ3Jb85B4li0O2NrWIT&#10;BqHNeKbsjKUkT9qNNdhAdSAdEcYeppmjQwv4nbOe+rfk/ttWoOLMvLNUi3k2nQ4NH43p7DonAy89&#10;m0uPsJKgSh44G4+rMA7J1qFuWvopi7lbuKP61ToqO/AbWR3JUo/G2hznaRiCSztG/Zj65TMAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBDziLi4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWLKWDdY1nRBoSBy37sLNbb220CRVk26FX493Gifbek/P30s3k+nEiQbfOqthPlMgyJau&#10;am2t4ZBvH55B+IC2ws5Z0vBDHjbZ7U2KSeXOdkenfagFh1ifoIYmhD6R0pcNGfQz15Nl7egGg4HP&#10;oZbVgGcON52MlFpKg63lDw329NpQ+b0fjYaijQ74u8vflVlt4/Ax5V/j55vW93fTyxpEoClczXDB&#10;Z3TImKlwo6286DQs5/GCrSyseF4M6nHBW6EheooVyCyV/ztkfwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCJ+wELHQIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBDziLi4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml">
+          <w:pict w14:anchorId="4A1A4037">
+            <v:rect id="Rectangle 1" style="position:absolute;margin-left:306.75pt;margin-top:9.75pt;width:3in;height:126.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" w14:anchorId="673A7CBB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJ+wELHQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xod7dR09WqSxHS&#10;AisWPsB1nMTC8Zix27R8/U6ctpSLeED4wfJ4xsdnzswsbvedYTuFXoMteTZJOVNWQqVtU/Ivn9ev&#10;bjjzQdhKGLCq5Afl+e3y5YtF7wqVQwumUsgIxPqidyVvQ3BFknjZqk74CThlyVkDdiKQiU1SoegJ&#10;vTNJnqZXSQ9YOQSpvKfb+9HJlxG/rpUMH+vaq8BMyYlbiDvGfTPsyXIhigaFa7U80hD/wKIT2tKn&#10;Z6h7EQTbov4NqtMSwUMdJhK6BOpaSxVzoGyy9JdsnlrhVMyFxPHuLJP/f7Dyw+4Rma5KnnNmRUcl&#10;+kSiCdsYxbJBnt75gqKe3CMOCXr3APKrZxZWLUWpO0ToWyUqIhXjk58eDIanp2zTv4eK0MU2QFRq&#10;X2M3AJIGbB8LcjgXRO0Dk3SZX09fU5U5k+TLrtL5dT4bOCWiOD136MNbBR0bDiVHIh/hxe7BhzH0&#10;FBLpg9HVWhsTDWw2K4NsJ6g71nEd0f1lmLGsL/l8Rn//HSKN608QnQ7U5kZ3Jb85B4li0O2NrWIT&#10;BqHNeKbsjKUkT9qNNdhAdSAdEcYeppmjQwv4nbOe+rfk/ttWoOLMvLNUi3k2nQ4NH43p7DonAy89&#10;m0uPsJKgSh44G4+rMA7J1qFuWvopi7lbuKP61ToqO/AbWR3JUo/G2hznaRiCSztG/Zj65TMAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBDziLi4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWLKWDdY1nRBoSBy37sLNbb220CRVk26FX493Gifbek/P30s3k+nEiQbfOqthPlMgyJau&#10;am2t4ZBvH55B+IC2ws5Z0vBDHjbZ7U2KSeXOdkenfagFh1ifoIYmhD6R0pcNGfQz15Nl7egGg4HP&#10;oZbVgGcON52MlFpKg63lDw329NpQ+b0fjYaijQ74u8vflVlt4/Ax5V/j55vW93fTyxpEoClczXDB&#10;Z3TImKlwo6286DQs5/GCrSyseF4M6nHBW6EheooVyCyV/ztkfwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCJ+wELHQIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBDziLi4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3D53FB4A" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00C70DDF">
+  <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00C70DDF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EDCF92C" wp14:editId="0E4FE3C1">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CDCF4E2" wp14:editId="07777777">
           <wp:extent cx="4038600" cy="895350"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="5254" t="18866"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4038600" cy="895350"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="59DC2890" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="00005A46" w:rsidP="005305AC">
+  <w:p w14:paraId="4BD86CD0" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="00005A46" w:rsidP="005305AC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:r w:rsidRPr="00E21E95">
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t>Hotel</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00E21E95">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2115,165 +2066,190 @@
           <w:t>Dieu</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00E21E95">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
         <w:r w:rsidRPr="00E21E95">
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t>Hospital</w:t>
         </w:r>
       </w:smartTag>
     </w:smartTag>
     <w:r w:rsidRPr="00E21E95">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6E0CFE9E" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="00005A46" w:rsidP="005305AC">
+  <w:p w14:paraId="361A3C83" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="00005A46" w:rsidP="005305AC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E21E95">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>GI Function Testing Unit</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0390D93B" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="00B17B5A" w:rsidP="005305AC">
+  <w:p w14:paraId="572AC9DB" w14:textId="2A737CA0" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="3393D0DC" w:rsidP="3393D0DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
-        <w:szCs w:val="24"/>
+        <w:bCs/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="3393D0DC">
       <w:rPr>
         <w:b/>
-        <w:szCs w:val="24"/>
-[...1 lines deleted...]
-      <w:t>Breath Tests &amp; Fecal Weight Requisition</w:t>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>Breath Test Requisition</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="66EA5A36" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="00005A46" w:rsidP="005305AC">
+  <w:p w14:paraId="36CDA915" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="00005A46" w:rsidP="005305AC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="80"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E21E95">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Telephone:  613-544-3400 Ext 2417</w:t>
+      <w:t>Telephone:  613-544-3400 Ext 2</w:t>
+    </w:r>
+    <w:r w:rsidR="00D50324">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E21E95">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>417</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4793C925" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="00005A46" w:rsidP="005305AC">
+  <w:p w14:paraId="784736BD" w14:textId="77777777" w:rsidR="00005A46" w:rsidRPr="00E21E95" w:rsidRDefault="00005A46" w:rsidP="005305AC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="80"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E21E95">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">          Fax:   613-544-4137</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0B987021" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="005305AC">
+  <w:p w14:paraId="3F57BE28" w14:textId="77777777" w:rsidR="00005A46" w:rsidRDefault="00005A46" w:rsidP="005305AC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00E21E95">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00834BE5">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">   Internet:    www.kingstonhsc.ca</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="324EA2D8" w14:textId="77777777" w:rsidR="00B17B5A" w:rsidRDefault="00B17B5A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidR="00B17B5A" w:rsidRDefault="00B17B5A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+  <int2:observations>
+    <int2:bookmark int2:bookmarkName="_Int_pNsHimnw" int2:invalidationBookmarkName="" int2:hashCode="8pD9mhRfnlRI6v" int2:id="4mMHGE39">
+      <int2:state int2:type="gram" int2:value="Rejected"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04CB05CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC427D34"/>
     <w:lvl w:ilvl="0" w:tplc="4F9C6BD8">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Webdings" w:eastAsia="Times New Roman" w:hAnsi="Webdings" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2372,50 +2348,136 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17207FBA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34C26BD0"/>
+    <w:lvl w:ilvl="0" w:tplc="61DCA73E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="65783FE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0A2C7ABE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6D04CC86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A96AE938">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="ACFE1BAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0122E76C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BD0645FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="84B0B5D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20301684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA544B2A"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="765"/>
         </w:tabs>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2511,51 +2573,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5805"/>
         </w:tabs>
         <w:ind w:left="5805" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6525"/>
         </w:tabs>
         <w:ind w:left="6525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22AA017D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DFCDB9C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2651,51 +2713,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28685B6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB9C233C"/>
     <w:lvl w:ilvl="0" w:tplc="AD2E3174">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Webdings" w:eastAsia="Times New Roman" w:hAnsi="Webdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2791,51 +2853,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A24300D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC6EFBE8"/>
     <w:lvl w:ilvl="0" w:tplc="2BC219B8">
       <w:start w:val="12"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Webdings" w:eastAsia="Times New Roman" w:hAnsi="Webdings" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2932,51 +2994,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A670C9A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30EA0B18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading6"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -3083,293 +3145,333 @@
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
-[...5 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="28673"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A24285"/>
     <w:rsid w:val="00005A46"/>
     <w:rsid w:val="0001092B"/>
     <w:rsid w:val="00023043"/>
     <w:rsid w:val="00026DBA"/>
     <w:rsid w:val="000401CF"/>
     <w:rsid w:val="000A7DF9"/>
     <w:rsid w:val="000C2169"/>
-    <w:rsid w:val="000D1388"/>
     <w:rsid w:val="0013565E"/>
     <w:rsid w:val="00152DF4"/>
     <w:rsid w:val="00177A93"/>
     <w:rsid w:val="001B3D31"/>
     <w:rsid w:val="00227334"/>
     <w:rsid w:val="00231453"/>
     <w:rsid w:val="00270D1F"/>
     <w:rsid w:val="00286846"/>
     <w:rsid w:val="002A1CB1"/>
     <w:rsid w:val="002A277E"/>
     <w:rsid w:val="002D223B"/>
     <w:rsid w:val="002D57AF"/>
     <w:rsid w:val="002F0386"/>
     <w:rsid w:val="003105E7"/>
     <w:rsid w:val="00360815"/>
     <w:rsid w:val="003937DA"/>
     <w:rsid w:val="003B6E05"/>
     <w:rsid w:val="003D6231"/>
     <w:rsid w:val="003E6E8B"/>
     <w:rsid w:val="0048499A"/>
     <w:rsid w:val="00494BF3"/>
     <w:rsid w:val="004D0D23"/>
     <w:rsid w:val="005071DD"/>
     <w:rsid w:val="00515878"/>
     <w:rsid w:val="00525466"/>
     <w:rsid w:val="005305AC"/>
     <w:rsid w:val="005C0262"/>
     <w:rsid w:val="005E0F4C"/>
     <w:rsid w:val="00616CBD"/>
     <w:rsid w:val="0065400B"/>
     <w:rsid w:val="00655D8B"/>
     <w:rsid w:val="006668B0"/>
     <w:rsid w:val="006849A6"/>
     <w:rsid w:val="00695AF6"/>
     <w:rsid w:val="00754355"/>
-    <w:rsid w:val="00760FE6"/>
     <w:rsid w:val="00834BE5"/>
     <w:rsid w:val="00871128"/>
     <w:rsid w:val="00931D97"/>
     <w:rsid w:val="00933070"/>
     <w:rsid w:val="009504BB"/>
+    <w:rsid w:val="00955535"/>
     <w:rsid w:val="009B4DC1"/>
     <w:rsid w:val="009C5C5A"/>
     <w:rsid w:val="009E21D2"/>
     <w:rsid w:val="00A24285"/>
     <w:rsid w:val="00A7069B"/>
     <w:rsid w:val="00A71134"/>
     <w:rsid w:val="00AF3F5C"/>
     <w:rsid w:val="00AF5550"/>
     <w:rsid w:val="00B15FBA"/>
     <w:rsid w:val="00B17B5A"/>
     <w:rsid w:val="00B30107"/>
     <w:rsid w:val="00B44E79"/>
     <w:rsid w:val="00BD4851"/>
     <w:rsid w:val="00C043C7"/>
     <w:rsid w:val="00C57A0A"/>
     <w:rsid w:val="00C70DDF"/>
     <w:rsid w:val="00CB1361"/>
     <w:rsid w:val="00D04682"/>
     <w:rsid w:val="00D3481F"/>
+    <w:rsid w:val="00D50324"/>
     <w:rsid w:val="00D621F1"/>
     <w:rsid w:val="00D71CA2"/>
     <w:rsid w:val="00D76D66"/>
     <w:rsid w:val="00D8122B"/>
     <w:rsid w:val="00DF314C"/>
     <w:rsid w:val="00E21E95"/>
     <w:rsid w:val="00E56AE4"/>
+    <w:rsid w:val="00E67E33"/>
     <w:rsid w:val="00F043E4"/>
     <w:rsid w:val="00F2596E"/>
     <w:rsid w:val="00F4079D"/>
     <w:rsid w:val="00FF1058"/>
     <w:rsid w:val="00FF297C"/>
+    <w:rsid w:val="039990F9"/>
+    <w:rsid w:val="08B0D989"/>
+    <w:rsid w:val="09A5536E"/>
+    <w:rsid w:val="09BE4303"/>
+    <w:rsid w:val="0F9BDEFD"/>
+    <w:rsid w:val="131EDEC1"/>
+    <w:rsid w:val="14751316"/>
+    <w:rsid w:val="16BD4B8B"/>
+    <w:rsid w:val="1AB7E9ED"/>
+    <w:rsid w:val="1ADCA7DB"/>
+    <w:rsid w:val="1B5F4C4D"/>
+    <w:rsid w:val="1CDB4AF8"/>
+    <w:rsid w:val="1D774DF3"/>
+    <w:rsid w:val="221D5487"/>
+    <w:rsid w:val="26AF3438"/>
+    <w:rsid w:val="2A7AA220"/>
+    <w:rsid w:val="2D275083"/>
+    <w:rsid w:val="3393D0DC"/>
+    <w:rsid w:val="39CF8CA4"/>
+    <w:rsid w:val="449B7C44"/>
+    <w:rsid w:val="4620B181"/>
+    <w:rsid w:val="4A702194"/>
+    <w:rsid w:val="4B5C9C06"/>
+    <w:rsid w:val="4BA9BAFF"/>
+    <w:rsid w:val="4E206001"/>
+    <w:rsid w:val="584C7F83"/>
+    <w:rsid w:val="5956DAD8"/>
+    <w:rsid w:val="5B30D11A"/>
+    <w:rsid w:val="5C605943"/>
+    <w:rsid w:val="5E83FD8A"/>
+    <w:rsid w:val="613F3E9E"/>
+    <w:rsid w:val="61E71E42"/>
+    <w:rsid w:val="65B8FC5F"/>
+    <w:rsid w:val="664B55D8"/>
+    <w:rsid w:val="6B391524"/>
+    <w:rsid w:val="6C44BBE1"/>
+    <w:rsid w:val="7224DA45"/>
+    <w:rsid w:val="76AEBC6E"/>
+    <w:rsid w:val="78B1376A"/>
+    <w:rsid w:val="7E1BE339"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="28673"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3D209A06"/>
+  <w14:docId w14:val="157D81DA"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{F24C7C77-4A86-4E76-8BEB-4D675817F21E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3542,55 +3644,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:u w:val="single"/>
     </w:rPr>
@@ -3650,51 +3747,51 @@
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="720" w:firstLine="720"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
@@ -4233,58 +4330,58 @@
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D00F93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="R2b583353a00f459d" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -4508,75 +4605,293 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004A9B6D94ADDCD2419CC2F7D859BF2C78" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a7a2ead45583de7172494ee0ecf7c651">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c9314dcd-ba8e-4360-9957-2696887c0f89" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cab99f67d5de47ac7a86b86cac87ec55" ns2:_="">
+    <xsd:import namespace="c9314dcd-ba8e-4360-9957-2696887c0f89"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c9314dcd-ba8e-4360-9957-2696887c0f89" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7FBFFAF-ECD5-415D-B155-D4F7EE2F4372}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="c9314dcd-ba8e-4360-9957-2696887c0f89"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{078F06A0-4770-4F8C-A115-E30252F2F8FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c9314dcd-ba8e-4360-9957-2696887c0f89"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCB98460-0FBA-4E54-8443-1A3810D6CDD9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>221</Words>
-  <Characters>1261</Characters>
+  <Words>137</Words>
+  <Characters>1203</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hotel Dieu Hospital</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1480</CharactersWithSpaces>
+  <CharactersWithSpaces>1338</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Platt, Leslyn</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101004A9B6D94ADDCD2419CC2F7D859BF2C78</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>100</vt:r8>
+  </property>
+</Properties>
+</file>